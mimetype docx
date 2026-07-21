--- v0 (2026-05-20)
+++ v1 (2026-07-21)
@@ -1,54 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="071C2EA6" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="009F5663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="11376"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B2538">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Project No.____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F363A92" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -212,51 +217,67 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="17"/>
             </w:rPr>
             <w:t>66603</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="4ECB3B13" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5688"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Phone:  (785) 357-4445   Fax: (785) 357-4478</w:t>
+        <w:t>Phone</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>:  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>785) 357-4445   Fax: (785) 357-4478</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A61527" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538" w:rsidP="00F34EDF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5688"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>www.kdfa.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F865D6C" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5688"/>
@@ -618,51 +639,83 @@
           <w:tab w:val="left" w:pos="-432"/>
           <w:tab w:val="left" w:pos="336"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="816"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="1968"/>
           <w:tab w:val="left" w:pos="2352"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="3504"/>
           <w:tab w:val="left" w:pos="3888"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>Telephone (_________)_______________________ Age (For Statistical Purposes)____________________________</w:t>
+        <w:t>Telephone (________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>_)_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________ Age (For Statistical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Purposes)_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EADDA81" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-432"/>
           <w:tab w:val="left" w:pos="336"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="816"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="1968"/>
           <w:tab w:val="left" w:pos="2352"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="3504"/>
           <w:tab w:val="left" w:pos="3888"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
@@ -830,51 +883,83 @@
         </w:rPr>
         <w:t>(I)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Do you intend to finance the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="17"/>
           </w:rPr>
           <w:t>KDFA</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bond Closing Fee with the Proceeds of the Bond?  Yes_____  No_____</w:t>
+        <w:t xml:space="preserve"> Bond Closing Fee with the Proceeds of the Bond?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>_  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C00EE3" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-192"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="1968"/>
           <w:tab w:val="left" w:pos="2352"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="3504"/>
           <w:tab w:val="left" w:pos="3888"/>
         </w:tabs>
         <w:spacing w:line="217" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -884,59 +969,75 @@
           <w:tab w:val="left" w:pos="-192"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="1968"/>
           <w:tab w:val="left" w:pos="2352"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="3504"/>
           <w:tab w:val="left" w:pos="3888"/>
         </w:tabs>
         <w:spacing w:line="217" w:lineRule="auto"/>
         <w:ind w:left="648" w:firstLine="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ii) </w:t>
+        <w:t>(ii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>If yes, please identify amount of other fees $__________</w:t>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yes, please identify amount of other fees $__________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278CBF78" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-192"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="1968"/>
           <w:tab w:val="left" w:pos="2352"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="3504"/>
           <w:tab w:val="left" w:pos="3888"/>
         </w:tabs>
         <w:spacing w:line="217" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1006,59 +1107,91 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-192"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="1968"/>
           <w:tab w:val="left" w:pos="2352"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="3504"/>
           <w:tab w:val="left" w:pos="3888"/>
         </w:tabs>
         <w:ind w:left="1200" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">(d) </w:t>
+        <w:t>(d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Identify other finance programs or loans you intend to use if applicable:___________________________</w:t>
+        <w:t>Identify</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other finance programs or loans you intend to use if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>applicable:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36304B56" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-192"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="1968"/>
           <w:tab w:val="left" w:pos="2352"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="3504"/>
           <w:tab w:val="left" w:pos="3888"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75C70046" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -1136,51 +1269,56 @@
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="533E2463" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-192"/>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="648"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="1968"/>
           <w:tab w:val="left" w:pos="2352"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3120"/>
           <w:tab w:val="left" w:pos="3504"/>
           <w:tab w:val="left" w:pos="3888"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:sectPr w:rsidR="002B2538">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="336" w:right="432" w:bottom="336" w:left="432" w:header="336" w:footer="336" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1206DB2F" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-969"/>
           <w:tab w:val="left" w:pos="-345"/>
           <w:tab w:val="left" w:pos="-129"/>
           <w:tab w:val="left" w:pos="423"/>
           <w:tab w:val="left" w:pos="807"/>
           <w:tab w:val="left" w:pos="1191"/>
           <w:tab w:val="left" w:pos="1575"/>
           <w:tab w:val="left" w:pos="1959"/>
           <w:tab w:val="left" w:pos="2343"/>
           <w:tab w:val="left" w:pos="2727"/>
           <w:tab w:val="left" w:pos="3111"/>
         </w:tabs>
@@ -1808,52 +1946,60 @@
     <w:p w14:paraId="3692ABDB" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="604"/>
           <w:tab w:val="left" w:pos="807"/>
           <w:tab w:val="left" w:pos="1191"/>
           <w:tab w:val="left" w:pos="1575"/>
           <w:tab w:val="left" w:pos="1959"/>
           <w:tab w:val="left" w:pos="2343"/>
           <w:tab w:val="left" w:pos="2727"/>
           <w:tab w:val="left" w:pos="3111"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
         <w:t>Actual</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="33D7C8E6" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="604"/>
           <w:tab w:val="left" w:pos="807"/>
           <w:tab w:val="left" w:pos="1191"/>
           <w:tab w:val="left" w:pos="1575"/>
           <w:tab w:val="left" w:pos="1959"/>
           <w:tab w:val="left" w:pos="2343"/>
           <w:tab w:val="left" w:pos="2727"/>
           <w:tab w:val="left" w:pos="3111"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
@@ -2365,51 +2511,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8887EF" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538" w:rsidP="00F5676B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="285"/>
           <w:tab w:val="left" w:pos="423"/>
           <w:tab w:val="left" w:pos="807"/>
           <w:tab w:val="left" w:pos="1191"/>
           <w:tab w:val="left" w:pos="1575"/>
           <w:tab w:val="left" w:pos="1959"/>
           <w:tab w:val="left" w:pos="2343"/>
           <w:tab w:val="left" w:pos="2727"/>
           <w:tab w:val="left" w:pos="3111"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:sectPr w:rsidR="002B2538">
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="336" w:right="432" w:bottom="336" w:left="1209" w:header="336" w:footer="336" w:gutter="0"/>
           <w:cols w:num="6" w:space="720" w:equalWidth="0">
             <w:col w:w="2937" w:space="345"/>
             <w:col w:w="1296" w:space="345"/>
             <w:col w:w="1209" w:space="345"/>
             <w:col w:w="1209" w:space="345"/>
             <w:col w:w="463" w:space="314"/>
             <w:col w:w="570"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____</w:t>
       </w:r>
@@ -2502,51 +2648,67 @@
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Give </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>section number(s) and township NAME(s) and county NAME(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for land, buildings, or other immovable property; for machinery, breeding stock or other movable property give the same information with respect to the headquarters of the Beginning Farmer's farm operation:  (Example- </w:t>
+        <w:t xml:space="preserve"> for land, buildings, or other immovable property; for machinery, breeding stock or other movable property give the same information with respect to the headquarters of the Beginning Farmer's farm operation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>:  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>Section 26, Anywhere Township, Any County, KS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239629D7" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="144"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
@@ -2611,51 +2773,67 @@
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Location by road from nearest town:  (Example - 4 miles north of </w:t>
+        <w:t>Location by road from nearest town</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>:  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example - 4 miles north of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="17"/>
             </w:rPr>
             <w:t>Anytown</w:t>
           </w:r>
         </w:smartTag>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="17"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="17"/>
             </w:rPr>
             <w:t>KS</w:t>
@@ -2775,72 +2953,152 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Does </w:t>
       </w:r>
       <w:r w:rsidR="002B2538">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">the project </w:t>
       </w:r>
       <w:r w:rsidR="00147F8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidR="002B2538">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the construction or acquisition of buildings, structures or other immovable property (including remodeling of or additions to existing structures)</w:t>
-[...6 lines deleted...]
-        <w:t>?  Yes _____ No _____   If yes</w:t>
+        <w:t xml:space="preserve"> the construction or acquisition of buildings, structures or other immovable property (including remodeling of or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002B2538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>additions to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002B2538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> existing structures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>No __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>___   If yes</w:t>
       </w:r>
       <w:r w:rsidR="00147F8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>, please describe the buildings, structures or other property. W</w:t>
       </w:r>
       <w:r w:rsidR="002B2538">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">ill the Beginning Farmer (including spouse or minor children) be the sole owner of the land on which the project will be located?  Yes ______ No ______.  If no, please identify the owner(s) or co-owner(s) of the land, give the Social Security Number(s) or Federal Employer Identification Number(s) of the owner(s) or co-owner(s) and describe the length of any lease the Beginning Farmer has on such land (including any renewal options): </w:t>
+        <w:t xml:space="preserve">ill the Beginning Farmer (including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002B2538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>spouse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002B2538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or minor children) be the sole owner of the land on which the project will be located?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002B2538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002B2538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.  If no, please identify the owner(s) or co-owner(s) of the land, give the Social Security Number(s) or Federal Employer Identification Number(s) of the owner(s) or co-owner(s) and describe the length of any lease the Beginning Farmer has on such land (including any renewal options): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A4312E" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="144"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2920,97 +3178,129 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30B3870E" w14:textId="77777777" w:rsidR="009F5663" w:rsidRDefault="009F5663">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="144"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:firstLine="912"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:sectPr w:rsidR="009F5663">
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="336" w:right="432" w:bottom="336" w:left="720" w:header="336" w:footer="336" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7250EA37" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Dwelling -- Does any part of the project consist of a building which has been or could be occupied as a dwelling and which is intended to be occupied as a dwelling in the future?  Yes ______ No ______.  If yes, estimated value of the dwelling (including garage or similarly related structures): $_______________________________________.</w:t>
+        <w:t xml:space="preserve">Dwelling -- Does any part of the project consist of a building which has been or could be occupied as a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>dwelling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and which is intended to be occupied as a dwelling in the future?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.  If yes, estimated value of the dwelling (including garage or similarly related structures): $_______________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253640C9" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D601BCA" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
@@ -3441,56 +3731,65 @@
         <w:t>Have you; your spouse, or minor children ever directly or indirectly owned any land?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E08F284" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Yes ______ No ______.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384CB35B" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71897835" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -3733,51 +4032,67 @@
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>If your answer to Question 6 is yes, was the land (while you, your spouse or minor children owned it) part of a farm?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">If your answer to Question 6 is yes, was the land (while you, your spouse or minor children owned it) part of a farm?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E9D9E3" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46589D20" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -3794,51 +4109,67 @@
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="1296" w:hanging="936"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>NOTE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The term "farm" includes stock, dairy, poultry, fruit, fur-bearing animal and truck farms, plantations, ranches, nurseries, ranches, greenhouses and orchards or other similar structures used primarily for the raising of agricultural or horticultural commodities.</w:t>
+        <w:t xml:space="preserve">The term "farm" includes stock, dairy, poultry, fruit, fur-bearing animal and truck farms, plantations, ranches, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>nurseries</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>, ranches, greenhouses and orchards or other similar structures used primarily for the raising of agricultural or horticultural commodities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5090AF4A" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A17B7A" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
@@ -4024,241 +4355,337 @@
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>performed physical work on the land?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">performed physical work on the land?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F326572" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>participated in management decisions about operations on the land?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">participated in management decisions about operations on the land?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6AA4BF" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>provided regular advice and consultation on the business operations on the land?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">provided regular advice and consultation on the business operations on the land?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253F2787" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>regularly inspected production activities on the land?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">regularly inspected production activities on the land?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC2E5A" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>directly or indirectly advanced funds or paid a substantial portion of the operating expenses for operations on the land?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">directly or indirectly advanced funds or paid a substantial portion of the operating expenses for operations on the land?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EAF109" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>lived on the land?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">lived on the land?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772DC4E7" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31E7D292" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -4266,51 +4693,67 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>If your answer to any of Question 9(a-f) is yes, please describe the degree of your involvement in each activity, the frequency of your involvement and the length of time over which your involvement occurred (use additional sheets if necessary):</w:t>
+        <w:t xml:space="preserve">If your answer to any of Question 9(a-f) is yes, please describe the degree of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>your involvement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in each activity, the frequency of your involvement and the length of time over which your involvement occurred (use additional sheets if necessary):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2586003C" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20C3C56E" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -4404,56 +4847,65 @@
         <w:t xml:space="preserve">If your answer to Question 7 is yes, have you, your spouse or minor children disposed of any of the parcels of land described in Question 8?  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3860A883" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Yes ______ No ______.  If yes, identify the parcel(s) and the approximate date of disposal:</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.  If yes, identify the parcel(s) and the approximate date of disposal:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2D811B" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FBEC8A4" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -4521,51 +4973,67 @@
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>If your answer to Question 10 is yes, did you, your spouse or minor children recognize income, for federal income tax purposes, as the result of cancellation of indebtedness with respect to any of the parcels disposed of?  Yes ______ No ______.  If yes, identify the parcel(s) with respect to which income was recognized:</w:t>
+        <w:t xml:space="preserve">If your answer to Question 10 is yes, did you, your spouse or minor children recognize income, for federal income tax purposes, as the result of cancellation of indebtedness with respect to any of the parcels disposed of?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.  If yes, identify the parcel(s) with respect to which income was recognized:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EA32F4" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B19FF2" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -4619,94 +5087,151 @@
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ABB39B9" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="360" w:right="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Will you provide substantially all of the management and labor in operation of the project?  Yes ______ No ______.</w:t>
+        <w:t>Will</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you provide substantially </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the management and labor in operation of the project?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA22906" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>If no, explain who will be providing substantially all of the management and labor and what your role and responsibilities with respect to the farm will be:</w:t>
+        <w:t xml:space="preserve">If no, explain who will be providing substantially </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the management and labor and what your role and responsibilities with respect to the farm will be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270CBB93" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E84BB90" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -4825,51 +5350,67 @@
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="360" w:right="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Have any of the female animals to be acquired ever given birth?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">Have any of the female animals to be acquired ever given birth?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3122244D" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D7738B" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
@@ -4883,51 +5424,83 @@
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="360" w:right="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Have any of the male animals to be acquired ever been put to use for breeding purposes?  Yes ______ No ______.</w:t>
+        <w:t xml:space="preserve">Have any of the male animals to be acquired ever been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>put to use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for breeding purposes?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35785F9B" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65F89B6B" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
@@ -5011,51 +5584,69 @@
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>Answer Question 15 if your proposed Project involves the acquisition of property other than land or livestock (such as machinery, equipment, buildings or other structures).</w:t>
+        <w:t xml:space="preserve">Answer Question 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your proposed Project involves the acquisition of property other than land or livestock (such as machinery, equipment, buildings or other structures).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A7F2D4" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="541B90B9" w14:textId="77777777" w:rsidR="009F5663" w:rsidRDefault="009F5663">
@@ -5107,90 +5698,98 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Have you, your spouse or minor children ever previously received tax-exempt financing of any kind with respect to "used" property other than land?  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686FE52A" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Yes ______ No ______.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B77C3D" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4525ECED" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -5433,56 +6032,65 @@
         <w:t xml:space="preserve">Will any portion of the Project be used in connection with a farm partnership, farm corporation, or other formal or informal joint farming venture?  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109AC4DF" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Yes ______ No ______.  If yes, explain: ________________________________________________________________________________________</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No ______.  If yes, explain: ________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7F4E4B" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="192" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AEB5E53" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -5623,285 +6231,375 @@
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Application fee ($100) submitted herewith:  Yes ______ No _____ (Check, money order or cashier's check payable to "Kansas Development Finance Authority").</w:t>
+        <w:t xml:space="preserve">Application fee ($100) submitted herewith:  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ No _____ (Check, money order or cashier's check payable to "Kansas Development Finance Authority").</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4131FABA" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538" w:rsidP="00FF0E77">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="356C929A" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538" w:rsidP="00FF0E77">
+    <w:p w14:paraId="55B93CD1" w14:textId="2FEA480B" w:rsidR="002B2538" w:rsidRDefault="002B2538" w:rsidP="0078728F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lender/Bank Name &amp; Address:_________________________________________________________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21410067" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538" w:rsidP="00FF0E77">
+        <w:t>Lender/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>BankName</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Address:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0078728F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5F101E" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-480"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="912"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2064"/>
+          <w:tab w:val="left" w:pos="2448"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3216"/>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:spacing w:line="214" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFA21D8" w14:textId="5D3C6CCC" w:rsidR="002B2538" w:rsidRDefault="00FC553B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...82 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2538">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
         <w:t>Proposed loan or contract terms:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F1383C" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56070454" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
+    <w:p w14:paraId="56070454" w14:textId="187614E8" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Interest Rate:  Fixed __________%     Variable __________%</w:t>
+        <w:t>Interest Rate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>:  Fixed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________%     Variable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>__________%</w:t>
+      </w:r>
+      <w:r w:rsidR="002E56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="002E56D6" w:rsidRPr="005B09FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basis of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E56D6" w:rsidRPr="005B09FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Calculation(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E56D6" w:rsidRPr="005B09FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>30/360, actual/365, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B09FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663DDCA3" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E46360C" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -5909,234 +6607,299 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">If variable rate, the formula used will be:  (Example--80% </w:t>
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:t>If variable rate, the formula used will be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>:  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example--80% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-          <w:r>
+          <w:r w:rsidRPr="002E56D6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="17"/>
-              <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>New York</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
-      <w:r>
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="002E56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> prime,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> such prime rate as of this date is __________% adjusted annually): </w:t>
+        <w:t xml:space="preserve"> such prime rate as of this date </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>is ___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______% adjusted annually): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16946C96" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="571684A4" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">To justify use of the tax-exempt bond, </w:t>
       </w:r>
-      <w:r w:rsidR="00147F8D">
+      <w:r w:rsidR="00147F8D" w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>KDFA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> require</w:t>
       </w:r>
-      <w:r w:rsidR="00147F8D">
+      <w:r w:rsidR="00147F8D" w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00070C57">
+        </w:rPr>
+        <w:t xml:space="preserve"> that the interest rate, negotiated between the borrower and the private lender, must be significantly lower than would otherwise be available on a similar loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>absent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E0578A">
+        </w:rPr>
+        <w:t xml:space="preserve"> this program.  If at a variable rate, the rate should be tied to a published base rate (such as N.Y. Prime, a specific Treasury obligation rate, or other rate that can readily be determined by consulting the Wall Street Journal, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nationally recognized financial journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00070C57" w:rsidRPr="002E56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which publishes rate information online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>).  The variable rate can be either a specified percentage of the base rate, or a specified amou</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0578A" w:rsidRPr="002E56D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>nt less than the base rate</w:t>
       </w:r>
-      <w:r w:rsidR="00E0578A" w:rsidRPr="00E0578A">
+      <w:r w:rsidR="00E0578A" w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.  The variable rate must also specify a minimum &amp; maximum rate</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002E56D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EB72BA" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
@@ -6433,51 +7196,67 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="912"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">      other (specify) ____________________________________________________________________________________________;</w:t>
+        <w:t xml:space="preserve">      other (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>specify) _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106E199F" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AD992A5" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -6485,51 +7264,83 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="912"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>(ii) Amount (choose one): $________________(principal) plus  _________________(interest),</w:t>
+        <w:t xml:space="preserve">(ii) Amount (choose one): </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>$___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________(principal) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>plus  _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>________________(interest),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DBB263" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6558,51 +7369,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">     $__________________________(principal and interest),</w:t>
+        <w:t xml:space="preserve">     $_________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>_(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>principal and interest),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA19694" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="541A8C0D" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -6610,51 +7437,83 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="912"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>(iii) Balloon:  Yes ______________  No ______________ amount of balloon $_________________________________________;</w:t>
+        <w:t xml:space="preserve">(iii) Balloon:  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>_  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________ amount of balloon $_________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197BA8DD" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3809ED78" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -6730,51 +7589,83 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="912"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>(iv)  Call options as follows: ___________________________________________________________________________________,</w:t>
+        <w:t>(iv</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>)  Call</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> options as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>follows: _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239E39BD" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0819CDF2" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -6782,65 +7673,81 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>d.</w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00147F8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lender’s </w:t>
+        <w:t xml:space="preserve"> Lender’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00147F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Base Agricultural Real Estate Rate?  __________%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FE7EED" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -7347,59 +8254,67 @@
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">No other person or entity (other than my spouse and/or minor children) will be a principal user of any part of the Project under any formal or informal </w:t>
-[...7 lines deleted...]
-        <w:t>arrangement or agreement.  True ______ False ______.  If false, please identify the user and describe the part and amount of use of the Project:</w:t>
+        <w:t xml:space="preserve">No other person or entity (other than my spouse and/or minor children) will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>a principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> user of any part of the Project under any formal or informal arrangement or agreement.  True ______ False ______.  If false, please identify the user and describe the part and amount of use of the Project:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796351C9" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="214" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7245725E" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -7544,61 +8459,61 @@
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Neither I, my spouse and/or minor children nor any Related Person, as defined below, has (1) previously received tax-exempt financing from </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="17"/>
           </w:rPr>
           <w:t>KDFA</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or any other source for any kind of project or (2) been an owner or a principal user at any time of any other project or facility located in any state which has been financed with Bonds except for the following:  (Write "None" or describe project and both the original and current principal balances of the tax-exempt Bonds outstanding with respect to the project.  If a </w:t>
-[...9 lines deleted...]
-      </w:smartTag>
+        <w:t xml:space="preserve"> or any other source for any kind of project or (2) been an owner or a principal user at any time of any other project or facility located in any state which has been financed with Bonds except for the following:  (Write "None" or describe project and both the original and current principal balances of the tax-exempt Bonds outstanding with respect to the project.  If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>a KDFA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bond, please list Project No.):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7ADFE2" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7853,94 +8768,124 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CB8D058" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="391DB0A9" w14:textId="398A3D28" w:rsidR="002B2538" w:rsidRDefault="002B2538">
+    <w:p w14:paraId="391DB0A9" w14:textId="3173E9D0" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:spacing w:line="202" w:lineRule="auto"/>
         <w:ind w:left="912" w:hanging="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Federal tax law imposes a $</w:t>
-[...6 lines deleted...]
-        <w:t>649,400</w:t>
+        <w:t>Federal tax law imposes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C937CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C937CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C937CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C0185E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>682,700</w:t>
       </w:r>
       <w:r w:rsidR="00503FD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
       <w:r w:rsidR="00C9216D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00070C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> indexed for inflation, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8070,51 +9015,67 @@
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>None of the proceeds of the Bond shall be used for the refinancing or restructuring of any existing indebtedness in whole or in part, working capital, operating purposes or for inventory or supplies for the Beginning Farmer or any Related Person, as defined above.  True ______ False ______.</w:t>
+        <w:t xml:space="preserve">None of the proceeds of the Bond shall be used for the refinancing or restructuring of any existing indebtedness </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whole or in part, working capital, operating purposes or for inventory or supplies for the Beginning Farmer or any Related Person, as defined above.  True ______ False ______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF32C92" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2801B1EF" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
@@ -8675,56 +9636,65 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6494F00A" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>All of the information I have provided in the application is true and complete.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>All of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the information I have provided in the application is true and complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C99EAD" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D93408" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
@@ -9074,86 +10044,86 @@
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62465322" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5544"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:tab/>
-[...25 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
+        <w:t>CERTIFICATIONS OF BOND PURCHASER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF03733" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5544"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+        </w:rPr>
         <w:t>(To be completed by Lender, Contract Seller or Other Investor)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20827AA4" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48A7BA9F" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -9217,51 +10187,66 @@
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
-        <w:t>All of the proceeds of the Bond will be used for the acquisition, construction, reconstruction, equipping and installation of land, or property of a character subject to the allowance for depreciation under Section 167 of the Internal Revenue Code or other authorized costs.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>All of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the proceeds of the Bond will be used for the acquisition, construction, reconstruction, equipping and installation of land, or property of a character subject to the allowance for depreciation under Section 167 of the Internal Revenue Code or other authorized costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451C83B7" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F5CA6F" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
@@ -9481,51 +10466,67 @@
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Bond Purchaser has not on the date hereof, and shall not prior to the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="17"/>
           </w:rPr>
           <w:t>KDFA</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> approving this application, financed or otherwise advanced moneys to the Beginning Farmer or any Related Person in connection with the Project which the Beginning Farmer expects to finance with proceeds of the Bond.</w:t>
+        <w:t xml:space="preserve"> approving this application, financed or otherwise advanced </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>moneys</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Beginning Farmer or any Related Person in connection with the Project which the Beginning Farmer expects to finance with proceeds of the Bond.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A395B7" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2064"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB3691F" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
@@ -10113,66 +11114,82 @@
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:firstLine="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>Telephone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (__________) ___________________________   </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________) ___________________________   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>Facsimile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (__________) _______________________________</w:t>
+        <w:t xml:space="preserve"> (__________) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FB4C9D" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="912"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2448"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3216"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:firstLine="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BB6ED96" w14:textId="77777777" w:rsidR="002B2538" w:rsidRDefault="002B2538">
@@ -10250,70 +11267,70 @@
         </w:tabs>
         <w:ind w:firstLine="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B2538" w:rsidSect="002B2538">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="432" w:bottom="316" w:left="720" w:header="360" w:footer="316" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BBD3D95" w14:textId="77777777" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
+    <w:p w14:paraId="00B8F4E2" w14:textId="77777777" w:rsidR="00A3156E" w:rsidRDefault="00A3156E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19B9652A" w14:textId="77777777" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
+    <w:p w14:paraId="0D1D69E2" w14:textId="77777777" w:rsidR="00A3156E" w:rsidRDefault="00A3156E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -10322,63 +11339,73 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WP TypographicSymbols">
     <w:altName w:val="Symbol"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C722B63" w14:textId="77777777" w:rsidR="007E7A53" w:rsidRDefault="007E7A53">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59119557" w14:textId="77777777" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="129B1216" w14:textId="4529C3B8" w:rsidR="00E0578A" w:rsidRDefault="007370F0" w:rsidP="007370F0">
+  <w:p w14:paraId="129B1216" w14:textId="40B8C84E" w:rsidR="00E0578A" w:rsidRDefault="007370F0" w:rsidP="007370F0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5616"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:ind w:right="576"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                  </w:t>
     </w:r>
     <w:r w:rsidR="00E0578A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>-</w:t>
@@ -10418,70 +11445,80 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">-                                                          </w:t>
     </w:r>
     <w:r w:rsidR="00173F21">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                 Revised 0</w:t>
     </w:r>
     <w:r w:rsidR="00046600">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1/202</w:t>
     </w:r>
-    <w:r w:rsidR="00CA6B7E">
+    <w:r w:rsidR="007E7A53">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00E0578A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17535EDC" w14:textId="77777777" w:rsidR="007E7A53" w:rsidRDefault="007E7A53">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="188DB37E" w14:textId="77777777" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0F2BA8C4" w14:textId="77777777" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5616"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:ind w:left="432" w:right="576"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>-</w:t>
@@ -10519,53 +11556,53 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Revised 9/98</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="351C8EDE" w14:textId="19B075F6" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="351C8EDE" w14:textId="0B0BC779" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5616"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:ind w:left="432" w:right="576"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -10614,240 +11651,288 @@
       </w:rPr>
       <w:tab/>
       <w:t>Revised 0</w:t>
     </w:r>
     <w:r w:rsidR="00046600">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0090176A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="00D810FD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00CA6B7E">
+    <w:r w:rsidR="007E7A53">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0225025B" w14:textId="77777777" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
+    <w:p w14:paraId="649B1690" w14:textId="77777777" w:rsidR="00A3156E" w:rsidRDefault="00A3156E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CD3DFDF" w14:textId="77777777" w:rsidR="00E0578A" w:rsidRDefault="00E0578A">
+    <w:p w14:paraId="7CD36457" w14:textId="77777777" w:rsidR="00A3156E" w:rsidRDefault="00A3156E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F0DCE35" w14:textId="77777777" w:rsidR="007E7A53" w:rsidRDefault="007E7A53">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E538B61" w14:textId="77777777" w:rsidR="007E7A53" w:rsidRDefault="007E7A53">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40ABD3A5" w14:textId="77777777" w:rsidR="007E7A53" w:rsidRDefault="007E7A53">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A316FEB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BF3AA078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="915"/>
         </w:tabs>
         <w:ind w:left="915" w:hanging="555"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="137770834">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF0E77"/>
     <w:rsid w:val="0000707A"/>
     <w:rsid w:val="00046600"/>
     <w:rsid w:val="00047625"/>
     <w:rsid w:val="00070C57"/>
     <w:rsid w:val="000839B3"/>
     <w:rsid w:val="000F2E43"/>
     <w:rsid w:val="00122A9A"/>
     <w:rsid w:val="00147F8D"/>
     <w:rsid w:val="00173F21"/>
     <w:rsid w:val="00296B1A"/>
     <w:rsid w:val="002B2538"/>
     <w:rsid w:val="002D6554"/>
+    <w:rsid w:val="002E56D6"/>
     <w:rsid w:val="003063C1"/>
     <w:rsid w:val="00336ACA"/>
     <w:rsid w:val="003552B6"/>
     <w:rsid w:val="003A60D4"/>
     <w:rsid w:val="003D79F0"/>
     <w:rsid w:val="00430000"/>
     <w:rsid w:val="00503FD6"/>
     <w:rsid w:val="00591904"/>
+    <w:rsid w:val="005B09FD"/>
     <w:rsid w:val="005F6174"/>
     <w:rsid w:val="00601DAF"/>
     <w:rsid w:val="006F0681"/>
+    <w:rsid w:val="007017AD"/>
     <w:rsid w:val="007370F0"/>
     <w:rsid w:val="007465C4"/>
+    <w:rsid w:val="0078728F"/>
     <w:rsid w:val="007B7125"/>
+    <w:rsid w:val="007E7A53"/>
     <w:rsid w:val="008320DE"/>
+    <w:rsid w:val="0088278C"/>
     <w:rsid w:val="008C1C93"/>
     <w:rsid w:val="008F15EF"/>
     <w:rsid w:val="0090176A"/>
     <w:rsid w:val="00966C94"/>
+    <w:rsid w:val="0098797F"/>
     <w:rsid w:val="009C2D25"/>
     <w:rsid w:val="009F5663"/>
+    <w:rsid w:val="00A3156E"/>
     <w:rsid w:val="00A66EBE"/>
     <w:rsid w:val="00AB2197"/>
+    <w:rsid w:val="00B2623F"/>
     <w:rsid w:val="00BB725A"/>
     <w:rsid w:val="00BE531F"/>
+    <w:rsid w:val="00C0185E"/>
+    <w:rsid w:val="00C50B0C"/>
     <w:rsid w:val="00C9216D"/>
+    <w:rsid w:val="00C937CD"/>
     <w:rsid w:val="00CA6B7E"/>
+    <w:rsid w:val="00CB4F90"/>
     <w:rsid w:val="00D133DD"/>
+    <w:rsid w:val="00D62100"/>
     <w:rsid w:val="00D66AE4"/>
     <w:rsid w:val="00D810FD"/>
+    <w:rsid w:val="00DA30C8"/>
+    <w:rsid w:val="00DA4C3D"/>
     <w:rsid w:val="00E0421A"/>
     <w:rsid w:val="00E0578A"/>
     <w:rsid w:val="00E1126F"/>
+    <w:rsid w:val="00EB4B9A"/>
     <w:rsid w:val="00ED1CA0"/>
     <w:rsid w:val="00F34EDF"/>
     <w:rsid w:val="00F5676B"/>
+    <w:rsid w:val="00FC553B"/>
     <w:rsid w:val="00FF0E77"/>
     <w:rsid w:val="00FF7977"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0DD2A44B"/>
   <w15:docId w15:val="{462ED362-63F4-4866-AFF6-48764AB6221B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11361,57 +12446,57 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F34EDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A26AE7"/>
     <w:rPr>
       <w:sz w:val="0"/>
       <w:szCs w:val="0"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11674,66 +12759,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57782BF5-F22C-44AC-B579-F74D5C51965D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>3039</Words>
-  <Characters>20483</Characters>
+  <Words>3501</Words>
+  <Characters>19957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
+  <Lines>166</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kansas Development Finance Authority</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23476</CharactersWithSpaces>
+  <CharactersWithSpaces>23412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kansas Development Finance Authority</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>